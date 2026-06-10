--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,83 +1,381 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
+  <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
+  <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
+  <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
+  <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="23231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\PC-J\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\strun\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E8B631B2-C8C2-453A-A0C6-691D9F6EE2DF}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4483FF97-D9F6-41DB-98DE-9688FC0AD9EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15990" xr2:uid="{6B78560D-FD21-4A3B-92B6-43B06D8420C1}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{6B78560D-FD21-4A3B-92B6-43B06D8420C1}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
+  <metadataTypes count="1">
+    <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLRICHVALUE" count="28">
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="0"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="1"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="2"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="3"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="4"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="5"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="6"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="7"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="8"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="9"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="10"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="11"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="12"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="13"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="14"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="15"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="16"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="17"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="18"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="19"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="20"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="21"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="22"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="23"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="24"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="25"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="26"/>
+        </ext>
+      </extLst>
+    </bk>
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="27"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <valueMetadata count="28">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+    <bk>
+      <rc t="1" v="1"/>
+    </bk>
+    <bk>
+      <rc t="1" v="2"/>
+    </bk>
+    <bk>
+      <rc t="1" v="3"/>
+    </bk>
+    <bk>
+      <rc t="1" v="4"/>
+    </bk>
+    <bk>
+      <rc t="1" v="5"/>
+    </bk>
+    <bk>
+      <rc t="1" v="6"/>
+    </bk>
+    <bk>
+      <rc t="1" v="7"/>
+    </bk>
+    <bk>
+      <rc t="1" v="8"/>
+    </bk>
+    <bk>
+      <rc t="1" v="9"/>
+    </bk>
+    <bk>
+      <rc t="1" v="10"/>
+    </bk>
+    <bk>
+      <rc t="1" v="11"/>
+    </bk>
+    <bk>
+      <rc t="1" v="12"/>
+    </bk>
+    <bk>
+      <rc t="1" v="13"/>
+    </bk>
+    <bk>
+      <rc t="1" v="14"/>
+    </bk>
+    <bk>
+      <rc t="1" v="15"/>
+    </bk>
+    <bk>
+      <rc t="1" v="16"/>
+    </bk>
+    <bk>
+      <rc t="1" v="17"/>
+    </bk>
+    <bk>
+      <rc t="1" v="18"/>
+    </bk>
+    <bk>
+      <rc t="1" v="19"/>
+    </bk>
+    <bk>
+      <rc t="1" v="20"/>
+    </bk>
+    <bk>
+      <rc t="1" v="21"/>
+    </bk>
+    <bk>
+      <rc t="1" v="22"/>
+    </bk>
+    <bk>
+      <rc t="1" v="23"/>
+    </bk>
+    <bk>
+      <rc t="1" v="24"/>
+    </bk>
+    <bk>
+      <rc t="1" v="25"/>
+    </bk>
+    <bk>
+      <rc t="1" v="26"/>
+    </bk>
+    <bk>
+      <rc t="1" v="27"/>
+    </bk>
+  </valueMetadata>
+</metadata>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="130">
   <si>
     <t>ANTON - Schule - Lernen</t>
   </si>
   <si>
     <t>BIPARCOURS</t>
   </si>
   <si>
     <t>Book Creator for iPad</t>
   </si>
   <si>
     <t>ChatterPix</t>
   </si>
   <si>
     <t>Clips</t>
   </si>
   <si>
     <t>Differ By Kind - Find the visually odd one out</t>
   </si>
   <si>
     <t>Edkimo. Die Feedback-App.</t>
   </si>
   <si>
     <t>Fill the Matrix - Place items in the correct cells</t>
   </si>
   <si>
@@ -99,53 +397,50 @@
     <t>Kahoot! Play &amp; Create Quizzes</t>
   </si>
   <si>
     <t>Keynote</t>
   </si>
   <si>
     <t>Microsoft Excel</t>
   </si>
   <si>
     <t>Microsoft PowerPoint</t>
   </si>
   <si>
     <t>Microsoft Word</t>
   </si>
   <si>
     <t>Mindmapping - MindMeister</t>
   </si>
   <si>
     <t>MirrorOp Presenter</t>
   </si>
   <si>
     <t>Mobile Cell Phone</t>
   </si>
   <si>
     <t>Numbers</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ohrenspitzer</t>
   </si>
   <si>
     <t>One Line – rätsel spiele</t>
   </si>
   <si>
     <t>Padlet</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Pair By Nature - Match logically related items</t>
   </si>
   <si>
     <t>Photomath</t>
   </si>
   <si>
     <t>Plickers</t>
   </si>
   <si>
     <t>Puppet Pals 2</t>
   </si>
   <si>
     <t>Same Same - Match identical items</t>
   </si>
@@ -157,53 +452,50 @@
   </si>
   <si>
     <t>TopShot</t>
   </si>
   <si>
     <t>Zu Bildungsthemen lassen sich mit der App Quizanwendungen und Themenrallyes in Stadt und Natur erstellen. Die BIPARCOURS-App ist eine kostenlose Anwendung von Bildungspartner NRW für außerschulische Partner und Schulen in Nordrhein-Westfalen.
 Bei der App handelt es sich um ein interaktives Lernwerkzeug, welches ermöglicht, Nutzerinnen und Nutzern spannende Aufgaben zu stellen, die es an bestimmten Wegpunkten zu lösen gilt: Vom Finden konkreter Punkte, der Beantwortung von Quizfragen bis hin zum Aufnehmen eigener Fotos und Videos: Alles ist möglich! Dank GPS-Navigation fällt sogar die Orientierung an unbekannten Orten leicht.</t>
   </si>
   <si>
     <t xml:space="preserve">Ihre eigenen iBooks einfach auf dem iPad erstellen.
 Sie in iBooks lesen, an Ihre Freunde oder an iBooks Store senden.
 Ideal für Bilderbücher für Kinder, Fotobücher, Kunstbücher, Kochbücher, Handbücher, Lehrbücher usw.
 * Die Top-Buch-App für den iPad in über 60 Ländern
 * Book Creator macht das Veröffentlichen von E-Books ganz einfach" - wired.com
 * Über 5 Million Bücher wurden bereits über Book Creator erstellt
 * Eine der Top-50 Apps für das iPad - The Guardian
 * Sieger des goldenen Preises "Parent's Choice"
 Ihre eigenen iBooks einfach auf dem iPad erstellen.
 Sie in iBooks lesen, an Ihre Freunde oder an iBooks Store senden.
 Ideal für Bilderbücher für Kinder, Fotobücher, Kunstbücher, Kochbücher, Handbücher, Lehrbücher usw. Sehen Sie sich das Video "Book Creator in action" an und erfahren Sie mehr auf www.redjumper.net/bookcreator </t>
   </si>
   <si>
     <t>Beschreibung</t>
   </si>
   <si>
-    <t>http://www.duckduckmoose.com/educational-iphone-itouch-apps-for-kids/chatterpix/</t>
-[...1 lines deleted...]
-  <si>
     <t>Clips ist eine App zum Erstellen von unterhaltsamen Videos, die du mit Freunden und Familie teilen kannst. Mit nur wenigen Tipps mit dem Finger kannst du eine Videonachricht erstellen und senden oder eine kurze Geschichte mit künstlerischen Filtern, animiertem Text, Musik, Emojis und lustigen Stickern mit Figuren aus Star Wars, Disney•Pixar und mehr erzählen.</t>
   </si>
   <si>
     <t>Eine APP zum Erstellen von kleinen Filmen und Trailern..</t>
   </si>
   <si>
     <t>KineMaster</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.geogebra.org/classic </t>
   </si>
   <si>
     <t>Mit KineMaster können Videos erstellt undbearbeitet werden.Die  Oberfläche  ist  komplexer  als  bei  über-sichtlicheren  Apps  wie  iMovie.  Dafür  bietet  die  App bei  relativ einfacher  Bedienbarkeit  viele  Funktionen wie   die   Verwendung   mehrerer   Audiospuren   oder einen eingebauten Green Screen Ed</t>
   </si>
   <si>
     <t>ANTON ist die Lern-App für die Schule. Lerne Deutsch, Mathe, Sachunterricht und Musik für Klasse 1, 2, 3, 4, 5, 6, 7 und 8.▸ Lerne mit Spaß für die Schule: über 50.000 Aufgaben, 200 interaktive Übungstypen, Erklärungen und Lernspiele.▸ 100% kostenlos: alle Inhalte kostenlos und ohne Werbung.▸ Passend zu deinem Lehrplan: alle wichtigen Themen aus der Schule, passend zu den Lehrplänen der Bundesländer.▸ Motivierend durch Belohnungen und Spiele: sammle Sterne und Pokale und spiele spannende Spiele.▸ Ideal für Lehrer und Schulklassen: ganz einfach Schulklassen anlegen, Aufgaben zuweisen und den Lernfortschritt verfolgen.▸ Beispiele unserer Lerninhalte: Laute, Buchstaben, Silben, Lesen, Schreiben, Rechtschreibung, ABC, Grammatik, Leseförderung, Einmaleins, Geometrie, Brüche, Gleichungen, Funktionen, Sachaufgaben, Zehnerübergang, schriftliche Addition, Multiplikation und Division, Noten lernen, Fahrradprüfung, Pflanzen, Tiere und vieles mehr.ANTON-Plus: Das Lernen und Spielen mit ANTON ist komplett kostenlos und ohne Werbung für alle. Du kannst unser Projekt unterstützen und für einen kleinen Betrag ANTON-Plus freischalten. Mit ANTON-Plus kannst du ganze Fächer und Gruppen herunterladen, ohne Internetverbindung lernen und deinen Avatar noch vielfältiger gestalten.Wir verbessern ANTON ständig und hören auf euch!Bei Problemen oder Verbesserungsvorschlägen schreibt uns unter feedback@anton.app ANTON ist für die 1. Klasse, 2. Klasse, 3. Klasse, 4. Klasse, 5. Klasse, 6. Klasse, 7. Klasse und 8. Klasse.Geeignet bei Dyskalkulie, Legasthenie sowie Lese- und Rechtschreib-Schwäche (LRS). Weitere Informationen zu ANTON findet ihr unter www.anton.app Unser Autorenteam erstellt ständig neue Lerninhalte für weitere Jahrgänge und Fächer.</t>
   </si>
   <si>
     <t>This educational app is designed for children aged 2.5 and above. Here children can learn to differentiate among items according to visual characteristics. It is fun, and it helps them develop visual differentiation skills, visual perception skills, and cognitive skills.</t>
   </si>
   <si>
     <t xml:space="preserve">Feedback zählt zu den wichtigsten Einflussfaktoren für den Lernerfolg. Edkimo richtet sich an Lehrende und Lernende an Schulen und Hochschulen, in der beruflichen Aus- und Weiterbildung sowie der Erwachsenenbildung.Edkimo hilft Ihnen, wirksames Feedback und Evaluation im Lernprozess schnell und einfach umzusetzen. Sie können mühelos und in Echtzeit eine konstruktive und anonyme Rückmeldung einholen und direkt im Anschluss die Ergebnisse gemeinsam diskutieren. </t>
   </si>
   <si>
     <t>Safe for kids.Welcome to “Fill the Matrix”. This educational app is designed for children aged 3.5 and above. Here children can practice orientation and attention. It is fun, and it helps them develop visual perception skills, cognitive skills, and perseverance.</t>
@@ -223,300 +515,519 @@
   <si>
     <t xml:space="preserve">Keynote ist die leistungsstärkste Präsentations-App, die je für ein mobiles Gerät entwickelt wurde. Gezielt für iPad, iPhone und iPod touch entwickelt, kannst du hiermit sensationelle Präsentationen mit animierten Diagrammen und Übergängen in Kinoqualität ganz einfach durch Berühren und Tippen erstellen.Wähle ein von Apple designtes Thema und füge Text, Bilder, Diagramme, Tabellen und Formen einfach durch Tippen hinzu. Setze deine Daten mit interaktiven Diagrammen perfekt in Szene. Mit dem Apple Pencil kannst du (auf unterstützten Geräten) oder einfach mit dem Finger zeichnen und schreiben. </t>
   </si>
   <si>
     <t xml:space="preserve">Mit Microsoft Excel, der Tabellenkalkulations-App, können Sie Ihre Dateien schnell und komfortabel erstellen, anzeigen, bearbeiten und teilen. </t>
   </si>
   <si>
     <t>Mit der PowerPoint-App haben Sie Zugriff auf das vertraute Tool für Präsentationen. Damit können Sie Präsentationen schnell und komfortabel erstellen, bearbeiten, anzeigen präsentieren oder teilen.</t>
   </si>
   <si>
     <t xml:space="preserve">Mit der Word-App können Sie Dateien gemeinsam mit anderen erstellen, bearbeiten, anzeigen und teilen. </t>
   </si>
   <si>
     <t xml:space="preserve">Egal, ob für - Mind Mapping, - Projektplanung, - Brainstorming / Ideenmanagement, - Notizen oder - Präsentationen verwenden, mit MindMeister können Sie Ihre Ideen organisieren und neue Gedanken einfach und übersichtlich weiter spinnen. </t>
   </si>
   <si>
     <t xml:space="preserve">MirrorOp Presenter is the latest member of the MirrorOp family. As the successor of the popular WiFi-Doc app, MirrorOp Presenter adds more flexibility for presenters and teachers by including the built-in browser (for showing web pages) and live camera (for sharing non-digital contents like printed materials or even 3D real objects). </t>
   </si>
   <si>
     <t>A simple sequential story activity that helps to develop early language. “It’s a nice day for a picnic, let’s call a friend. But what happens when it starts to rain?”. Simply touch the screen or press a switch to unfold each part of the story to see what happens next.Bold, clear graphics, relevant sound effects and a clear sequence of events make this story suitable for young learners and those with additional needs.Key features• Early story sequencing• Provides lots of opportunities for relevant language input• Uncluttered, bold graphics• Simple access - just touch the screen or press a switch to play.• Switch access for one switch is included. Switches can be connected via a Bluetooth switch interface.</t>
   </si>
   <si>
     <t>Numbers ist die beste Tabellenkalkulations-App, die es je für ein Mobilgerät gab. Numbers wurde exklusiv für iPad, iPhone und iPod touch entwickelt und unterstützt Multi-Touch-Gesten und intelligentes Zoomen, um ausdrucksstarke Tabellenkalkulationen einfach mit dem Finger anzufertigen.</t>
   </si>
   <si>
-    <t xml:space="preserve">Das Ohrenspitzer-Geräusche-Quiz Kann sich der lärmgeplagte moderne Mensch auf seine Ohren verlassen und alltägliche Geräusche sicher zuordnen? Das ist die Frage, auf die das Ohrenspitzer-Geräusche-Quiz eine spielerische Antwort liefert: Es geht darum, anhand eines Geräusches z. B. ein Haushalts- oder ein Arbeitsgerät, ein bestimmtes Tier oder eine Atmosphäre (etwa die Geräuschkulisse einer Tankstelle) zu erraten. Was mit dem Hundegebell unter „Tiere 20“ (die 20 benennt die Punktzahl, die der richtige Rater bekommt) noch ziemlich einfach ist, kann mit dem Geräusch einer Brotschneidemaschine unter „Haushalt 80“ oder der auditiven Kulisse eines Bahnübergangs unter „Verkehr 100“ zu einer echten Herausforderung werden. Das Spiel funktioniert als Partner- oder Gruppenspiel. Mindestens zwei Spieler treten gegeneinander an. Jeder Spieler wählt seine Teamfarbe, tippt diese an – und mit dem Klick auf „Start“ geht’s los. Das Spiel kann direkt vom Tablet bzw. Smartphone gestartet werden. </t>
-[...1 lines deleted...]
-  <si>
     <t>One Line zu zeichnen ist ein einfacher Weg, um jeden Tag ein wenig das Gehirn zu trainieren. Dieses großartige, knifflige Spiel hat ganz einfache Regeln. Versuchen Sie einfach, alle Punkte in nur einem Zug zu verbinden.Dieses knifflige Denkspiel enthält viele gute Denksportaufgaben und täglich eine Herausforderung.Nur wenige Minuten pro Tag mit diesem Denkspiel werden Ihnen helfen, Ihr Gehirn zu schärfen. Genießen Sie dieses Gehirntrainingsspiel zu Hause oder auf Arbeit, im Park oder im Bus, also überall!One Line bietet Ihnen:• Hunderte herausfordernde Pakete. Alle sind gratis.• Tägliche Herausforderungen. Trainieren Sie jeden Tag Ihren Geist mit intelligenten Rätseln und Denkaufgaben.•</t>
   </si>
   <si>
     <t>Padlet is a digital canvas to create beautiful projects that are easy to share and collaborate on.It works like a piece of paper. We give you an empty page - a padlet - and you can put whatever you like on it. Drag in a video, record an interview, snap a selfie, write your own text posts or upload some documents, and voilà! A padlet is born. Make it even more beautiful by choosing custom wallpapers and themes.Padlet is different from other blogging tools and inspiration boards because it’s flexible.</t>
   </si>
   <si>
     <t>Pages ist die beste Textverarbeitungs-App, die es je für ein Mobilgerät gab. Beginne mit einer von Apple gestalteten Vorlage, um sofort ansprechende Berichte, digitale Bücher, Lebensläufe, Poster und vieles mehr anzufertigen. Oder verwende ein leeres Dokument und designe dein Dokument selbst. Füge einfach Bilder, Filme, Audio, Diagramme und Formen hinzu. Du kannst sogar zeichnen und Anmerkungen machen, indem du den Apple Pencil (auf unterstützten Geräten) oder einfach deinen Finger verwendest.</t>
   </si>
   <si>
     <t>This educational app is designed for children aged 2.5 and above. Here children can learn about logically related items. It is fun, and it helps them develop visual perception skills, cognitive skills, and language skills.</t>
   </si>
   <si>
     <t>Lernen Sie, mathematische Probleme zu lösen, Hausaufgaben zu überprüfen, und für anstehende Prüfungen und ACTs / SATs mit dem meistverwendeten, mathematischen Lernmittel der Welt zu lernen. Schon jetzt mehr als 100 Millionen Downloads. Milliarden von Problemen werden jeden Monat gelöst! Photomath ist KOSTENLOS und funktioniert ohne Wi-Fi.SO FUNKTIONIERT ESScannen Sie gedruckten Text UND handgeschriebene mathematische Fragestellungen mit der Kamera Ihres Geräts oder geben Sie mit unserem wissenschaftlichen Taschenrechner Gleichungen zur Bearbeitung ein. Photomath zerlegt jedes mathematische Problem in einfache, leicht verständliche Schritte, sodass Sie die wichtigsten Schritte wirklich verstehen und alles sicher beantworten können.</t>
   </si>
   <si>
     <t>Plickers lets you poll your class for free, without the need for student devices. Just give each student a card (a "paper clicker"), and use your iPhone/iPad to scan them to do instant checks-for-understanding, exit tickets, and impromptu polls. Best of all, your data is automatically saved, student-by-student, at plickers.com.</t>
   </si>
   <si>
     <t>Magisches Filmemachen auf neuem Niveau!• “Puppet Pals ist eine erstaunliche App, die Sie animierte Cartoons erstellen lässt.” -David Pogue (NY Times)• Puppet Pals wurde für Kindertown Apps und als Wahl eines Children's Technology Revieweditor gewählt.• Puppet Pals ist eine ständig in den Top-Platzierungen vertretene Bildungsapp auf der ganzen Welt und bietet Lehrern und Schülern sowie Eltern und Kindern ein unglaublich lustiges Lernprogramm.</t>
   </si>
   <si>
     <t>This educational app is designed for children aged 1.5 and above. Here children can learn to match identical items. It is fun, and it helps them develop visual perception skills, language skills, and fine motor skills.</t>
   </si>
   <si>
     <t>Mit der Lernsoftware "Schlaumäuse" können fünf- bis siebenjährige Kinder selbstständig die Welt der Sprache entdecken. Die übersichtliche Struktur und die einfache Bedienung der Software sowie die stete Begleitung durch die beiden Protagonisten Lingo und Lette machen es den Kindern leicht, sich in den Schlaumäusen zurechtzufinden. Mit der komplett überarbeiteten App werden nun zusätzlich zur Deutschen Sprache alle Spielanweisungen, Tipps und Rückmeldungen der Mäuse in Englisch, Französisch und Arabisch angeboten!Hinweis: "Schlaumäuse - Im Land der Sprache" richtet sich vornehmlich an Kindertagesstäten und Grundschulen, die mit Medien Sprachentwicklung fördern. Als registrierte Bildungseinrichtung erhält man mit dem Schlaumäuse-Schlüssel kostenfrei Unterstützung. Informationen zum Schlaumäuse-Schlüssel erhalten Sie hier: http://www.schlaumaeuse.de/Fuer_Kitas/Ueberblick/999_Vollversion_freischalten.htmAls Privatperson kann man die App auch ohne Schlaumäuse-Schlüssel vollständig nutzen. Pädagogische Unterstützung bieten mehr als 12.000 registrierte Bildungseinrichtungen.</t>
   </si>
   <si>
     <t>Mind Mapping hilft Dir, Deine Gedanken zu ordnen, sich an Dinge zu erinnern und neue Ideen zu generieren. Wir haben eine schöne, intuitive App erstellt, so dass Du mindmappen kannst, wo immer Du bist und wann immer Du willst.SimpleMind wurde entwickelt, um deine Mind-Maps plattformenübergreifend zu synchronisieren.</t>
   </si>
   <si>
     <t>Dank der exklusiv produzierten Filme und der übersichtlichen Oberfläche ermöglicht TopShot den schnellen Einstieg in die Welt des Films. Erlebe selbst, wie filmische Mittel wie Sound und Schnitt die Wirkung von Filmbildern verändern können!ERFAHRBARES LERNEN• Interaktives Filmwissen• Einstellungsgrößen• Kameraperspektiven• Filmlook• Filmsound• Filmschnitt und Montage• Aufwendig produzierte Filmaufnahmen• Interaktive ClipsKONZIPIERT FÜR LEHRKÄFTE &amp; SCHÜLERINNEN UND SCHÜLER!• Intuitive und interaktive Anwendung• LEARNING-BY-DOING• Erklärung filmischer Grundbegriffe• Im Unterricht oder als Hilfe bei Hausaufgaben</t>
   </si>
   <si>
     <t>AVR X ist die beste App für Sprachaufnahmen. Sie hat ein cooles Interface und ist perfekt für Geschäftsleute, Reporter, Lehrer, Audio-Experten, Tontechniker, Schulpersonal, Studenten und Menschen, die Sprachaufnahmen verwalten müssen. Unterstützung für Apple WatchVerfügbar auf iPhone und iPad. ■ Hauptfunktionen- Direkte Aufnahme von Audioformaten wie MP3, WAV, M4A - Audioaufnahmen von höchster Qualität - Unbegrenzte Aufnahmedauer - Aufnahme im Hintergrund (Sie können andere Apps während der Aufnahme nutzen &amp; sogar heimliche Aufnahmen machen) - Kurvendarstellung des Aufnahme-Status - Verschiedene Optionen für die Audioqualität- Mono-/Stereo-Aufnahmen - Aufnahmen auf verschiedenen Geräten abspielbar - Fortsetzen von Sprachaufnahmen nach Unterbrechung durch Telefongespräch- Beschreibung zu Audioaufnahmen hinzufügen - Schnelle und einfache Bedienung - Anzeige der Größe der Aufnahmedatei - Sicheres Anhalten bei niedrigem Akku und wenig Speicherplatz - Bluetooth-Unterstützung- Unterstütze Audioformate- Importfunktion zur Apple Music Mediathek hinzugefügt- Klingelton erstellen- Lärm reduzierte Datei exportieren- Audiodateien sortieren Funktion (Name, Datum, usw.)■ Leistungsfähiges Teilen &amp; Verwalten von Daten- Dateien mit iTunes übertragen- E-Mail- AirDrop- Dateiverwaltung über WLAN (hochladen, herunterladen, bearbeiten ...)- Teilen von Dateien / Senden von Dateien in einer anderen App "Öffnen in"■ Ordnerverwaltung■ Wiederholte, langsame oder schnelle Wiedergabe■ Bearbeiten&amp;schneiden von Audioaufnahmen■ Audiovisualisierung■ Sound-Markierung■ Zusammenfassung mehrerer Sound-Dateien zu einer</t>
   </si>
   <si>
     <t>Diktiergerät AVR X</t>
   </si>
   <si>
-    <t>The #1 Green Screen app for the iPad and iPhone in Education is also a 2019 Winner of the Best Apps for Teaching and Learning by the AASL (American Association of School Librarians). Classroom-tested by kids and teachers, this app emphasizes ease-of-use and simplicity while still enabling fantastic results. With Green Screen by Do Ink, you can tell a story, explain an idea, and express yourself in truly creative and unique ways.You know what a "green screen" effect is, right? It's used in the movies to make it look like the actors have landed on an alien planet, and it's used on TV to make it look like your local news announcer is standing in front of a weather map. The green screen effect works by combining images from multiple sources into a single video or photo. These images can come from photos or videos in your camera roll, or from the live video camera. FEATURES• Use the live video camera, or import prerecorded videos, photos, and artwork• Combine up to 3 elements at a time• Move, scale, and rotate elements• Chroma, crop, and mask tools to remove unwanted areas• Record videos in high definition (up to 4K) or standard definition formats• Capture still photos and save them to the camera roll• Scrollable timeline makes it easy to sequence your videos and photos• Trim videos on the timeline to keep only the parts you want• Mix audio tracks from your videos and from the live camera• Save videos and images to your Photo Library, or to iCloud, Google Drive, or Dropbox• Export Green Screen project files for archiving or for sharing with othersMaking videos with Green Screen by Do Ink is fun, and you can use it to make movies that entertain and amaze. But there are loads of practical uses for this app, too! Use it to explain ideas visually, to make more compelling presentations, to tell stories that engage your audience. Whether it’s for fun, for school, or for work, Green Screen by Do Ink makes it easy to express yourself in a unique and captivating way. See examples at www.pinterest.com/doink0040/REVIEWS“Green Screen by Do Ink is an easy-to-use iOS app.....” - Wall Street JournalThis is an “app that can transform learning”… “if you are in a school district using iPads, the best application for doing any type of Green Screen work is Do Ink.” Teachercast Educational Network"Versatile, easy to use movie maker yields great results...numerous uses for student projects...kids will have a blast using their imaginations.." – Common Sense Media, Graphite. "Green Screen makes learning fun...DoInk has an inside track on helping kids to experiment and play with ideas so that they can come to life on the screen...highly recommended.." –Teachers With AppsABOUT DO INKCreated by the team who also created the Animation and Drawing by Do Ink app for the iPad, featured in App Store Essentials: Painting and Drawing" and recipient of the Editor's Choice Award from Children's Technology Review.Read case studies and lesson plans from teachers using Green Screen by DoInk at blog.doink.com Connect with us on Twitter twitter.com/DoInkTweetsPlease send any suggestions, feedback or questions to support@doink.com.</t>
-[...17 lines deleted...]
-    <t>Bei CoSpaces handelt es sich um eine VR-Plattform, mit der Sie per Browser oder App durch Drag and Drop kleine 3D-Welten erstellen können.</t>
+    <t>Klötzchen</t>
+  </si>
+  <si>
+    <t>Mit der Klötzchen-App können verschiedene Darstellungen von  Würfelgebäuden miteinander verknüpft werden. Parallel zur dreidimensionalen Ansicht können der Bauplan, das Zweitafelbild oder das Schrägbild (Kavaliersperspektive oder isometrische Darstellungen) gezeigt sowie über eine Code-Ansicht Klötzchen programmiert werden.</t>
+  </si>
+  <si>
+    <t>Richtig Rechnen 1-4</t>
+  </si>
+  <si>
+    <t>Ideal zum Rechnen üben und für Hausaufgaben: Eine Übungseinheit kann immer in einer überschaubaren Zeit bearbeitet werden. Sie bietet sich damit als Hausaufgabe oder zusätzliche Übung an.</t>
+  </si>
+  <si>
+    <t>Hirnschmalz</t>
+  </si>
+  <si>
+    <t>Adobe Fresco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adobe Fresco ist eine kostenlose Mobile App zum digitalen Zeichnen und Malen. </t>
+  </si>
+  <si>
+    <t>Bluebot</t>
+  </si>
+  <si>
+    <t>Blue-Bot is one of the many loved members of the TTS Floor Robot family. The Blue-Bot app enables you to write an algorithm, send it and then Blue-Bot will follow your instructions. </t>
+  </si>
+  <si>
+    <t>Create ChatterPix with friends and family as silly greetings, playful messages, or creative cards. And best of all, it’s FREE!CATEGORY: Creative ExpressionTOOLS:</t>
+  </si>
+  <si>
+    <t>Cosmo Learning</t>
+  </si>
+  <si>
+    <t>Cosmo Learning is a creative learning and therapy ecosystem for learners with Special Educational Needs and in Early Years.</t>
+  </si>
+  <si>
+    <t>Delightex Edu</t>
+  </si>
+  <si>
+    <t>Bei Delightes handelt es sich um eine VR-Plattform, mit der Sie per Browser oder App durch Drag and Drop kleine 3D-Welten erstellen können.</t>
+  </si>
+  <si>
+    <t>Evo by Ozobot</t>
+  </si>
+  <si>
+    <t>Meet your go-to companion to learn, create and connect with Evo, all from your smartphone or tablet. For use at school or at home, the Evo App offers quick access to Ozobot Blockly</t>
+  </si>
+  <si>
+    <t>GeoGebra AR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Place math objects on any surface, walk around them, and take screenshots from different angles. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Good Notes </t>
+  </si>
+  <si>
+    <t>Green Screen by Do Ink</t>
+  </si>
+  <si>
+    <t>Goodnotes war schon immer der Ort, um deine Ideen festzuhalten – von kurzen Notizen bis hin zu großen Plänen.</t>
+  </si>
+  <si>
+    <t>Green Screen by Do Ink makes it easy to create videos, images, and GIFs by combining visual elements such as photos, videos, text, drawings, animations, and the live camera. The #1 green screen app for education</t>
+  </si>
+  <si>
+    <t>Fit fürs Lernen mit den Drei aus Hirnschmalz!Mit den Drei aus Hirnschmalz, Flatter, Brause und Memo, können Kinder ihre Aufmerksamkeits- und Konzentrationsleistung und ihr Arbeitsgedächtnis trainieren.</t>
+  </si>
+  <si>
+    <t>Lehrmeister - die Lehrer App</t>
+  </si>
+  <si>
+    <t>Lehrmeister – die Lehrer App! Lehrmeister ist DIE Schul-App für Lehrerinnen und Lehrer.</t>
+  </si>
+  <si>
+    <t>Merge Object Viewer</t>
+  </si>
+  <si>
+    <t>Um den praktischen Aspekt des Merge Object Viewers zu erleben, wird ein Merge Cube benötigt. </t>
+  </si>
+  <si>
+    <t>Meta Horizon</t>
+  </si>
+  <si>
+    <t>Triff dich in Meta Horizon mit deinen Freund*innen, zockt gemeinsam Spiele und erkundet die verschiedenen Worlds.</t>
+  </si>
+  <si>
+    <t>Merge Explorer</t>
+  </si>
+  <si>
+    <t>Um den spielerischen Aspekt des Merge Explorers zu erleben, wird ein Merge Cube benötigt. </t>
+  </si>
+  <si>
+    <t>Onilo</t>
+  </si>
+  <si>
+    <t>Entdecke Onilo.de – die vielseitige Online-Plattform zur Sprach- und Leseförderung sowie Wissensvermittlung Onilo bringt hochwertige Kinderliteratur in digitaler Form ins Klassenzimmer</t>
+  </si>
+  <si>
+    <t>Photon EDU</t>
+  </si>
+  <si>
+    <t>Educational application for Photon. Use this application together with a Photon educational scripts to teach children the basics of programming using a Photon robot. </t>
+  </si>
+  <si>
+    <t>present4D VR-Suite</t>
+  </si>
+  <si>
+    <t>1. Winner of Samsung Gear VR Killer App Contest! The easiest way to combine 360° videos, 360° photos and media to a professional VR experience. You can easily create presentations on a windows PC</t>
+  </si>
+  <si>
+    <t>Procreate</t>
+  </si>
+  <si>
+    <t>Das von Kreativprofis und aufstrebenden Künstlern geschätzte Procreate ist die führende Kreativ-App für das iPad.Mit hunderten handgemachten Pinseln, einer Suite innovativer Tools, einem fortschrittlichen Ebenensystem</t>
+  </si>
+  <si>
+    <t>Sketchbook</t>
+  </si>
+  <si>
+    <t>Sprachnotiz: Rekorder &amp; Notiz</t>
+  </si>
+  <si>
+    <t>Tayasui Sketches</t>
+  </si>
+  <si>
+    <t>Weil wunderschöne Werkzeuge dabei helfen, wunderschöne Bilder zu kreieren, haben wir Sketches mit realitätsgetreuen Werkzeugen ausgestattet. Sketches II ist die realistische, vielseitige, benutzerfreundliche und extra für Mobilgeräte entworfene Skizzen-App</t>
+  </si>
+  <si>
+    <t>Von schnellen Skizzen bis hin zu vollendeten Kunstwerken: Sketchbook geht überall hin, wohin Ihre Kreativität Sie trägt. Sketchbook ist eine preisgekrönte App für das Skizzieren, Malen und Zeichnen für alle</t>
+  </si>
+  <si>
+    <t>SoundNote bietet KI-unterstützte Transkriptionsfunktionen, mit denen Sie ganz einfach Besprechungsprotokolle, Vorlesungsnotizen, Interviewzusammenfassungen und Absatzzusammenfassungen erstellen können.</t>
+  </si>
+  <si>
+    <t>Insta360</t>
+  </si>
+  <si>
+    <t>Das Insta360 Studio ermöglicht Anwendern die Bearbeitung von Videos und Fotos welche mit der X5/X4/X3/ X2/X, Ace Pro 2/Ace Pro/Ace, GO Ultra/3S/3/2, ONE RS/R, Sphere, EVO, GO, ONE, Nano S, Nano oder Air aufgenommen wurden.</t>
+  </si>
+  <si>
+    <t>Zahlenfeld</t>
+  </si>
+  <si>
+    <t>Antolin Lesespiel 1/2</t>
+  </si>
+  <si>
+    <t>Antolin Lesespiel 3/4</t>
+  </si>
+  <si>
+    <t>Blitzlesen</t>
+  </si>
+  <si>
+    <t>Rechenfeld</t>
+  </si>
+  <si>
+    <t>Rechentablett</t>
+  </si>
+  <si>
+    <t>Zahlenfeld ist ein mathematisches Arbeitsmittel und dient als Werkzeug zur Veranschaulichungshilfe - Zahlenraum 10, 20, 100, 1000</t>
+  </si>
+  <si>
+    <t>Das Rechenfeld ist ein mathematisches Arbeitsmittel, dass als Werkzeug und Veranschaulichungshilfe das Verständnis der Addition und Subtraktion im Zahlenraum bis 10, 20, 100 oder 1000 unterstützt. Es ist kein Übungsprogramm! Es sind keine Übungsaufgaben enthalten, anregende Aufgaben müssen extra gestellt werden.</t>
+  </si>
+  <si>
+    <t>Plus und Minus interaktiv erforschen. Video der App unter http://www.youtube.com/watch?v=9bPtA8lkXt4</t>
+  </si>
+  <si>
+    <t>Blitzlesen – spielerisch besser lesen lernen
+Von Lehrpersonen empfohlen, von Kindern geliebt: Blitzlesen ist die witzige und wissenschaftlich fundierte Methode, um die Lesefähigkeit nachhaltig zu verbessern</t>
+  </si>
+  <si>
+    <t>Mit Antolin dem Leseraben können Kinder ihre Lesefertigkeit auf spielerische Weise steigern. Dabei werden Konzentration und Wahrnehmung, Augenbewegung und Blickspanne trainiert. Dies fördert die Sicherheit bei der Worterfassung und verbessert die Lesefähigkeit der Kinder.</t>
+  </si>
+  <si>
+    <t>Mit Antolin dem Leseraben können Kinder ihre Lesefertigkeit auf spielerische Weise steigern. Dabei werden Wahrnehmung und Wortauffassung sowie sinnverstehendes und informationsentnehmendes Lesen geübt. Das Kind lernt Wörter schneller zu erfassen, sodass seine Leseflüssigkeit und Lesegeschwindigkeit zunehmen.</t>
+  </si>
+  <si>
+    <t>APP (auf  IPAD installiert; Stand 19.05.2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF1A1A1A"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF333333"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF212529"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>53340</xdr:colOff>
-      <xdr:row>3</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>358140</xdr:colOff>
-      <xdr:row>3</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>335280</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8789ABDE-C6BB-4D8D-B247-C65C60697C81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -527,57 +1038,57 @@
         <a:xfrm>
           <a:off x="53340" y="1104900"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>22860</xdr:colOff>
-      <xdr:row>1</xdr:row>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>327660</xdr:colOff>
-      <xdr:row>1</xdr:row>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>327660</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Grafik 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA1477F8-8F8F-40AE-907C-47D0C4317BD6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -588,57 +1099,57 @@
         <a:xfrm>
           <a:off x="22860" y="335280"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>60960</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>365760</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>350520</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Grafik 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61953EE2-A753-46A1-B11F-54B9E1D35309}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -649,57 +1160,57 @@
         <a:xfrm>
           <a:off x="60960" y="1501140"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>327660</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Grafik 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6940A3CD-71C9-4009-A9B0-8BAF3BF44DE4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -710,57 +1221,57 @@
         <a:xfrm>
           <a:off x="0" y="1866900"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>53340</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>358140</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>350520</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Grafik 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5B53531-BA29-4593-AD79-82F5630F633A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -771,57 +1282,57 @@
         <a:xfrm>
           <a:off x="53340" y="2636520"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>45720</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>350520</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>335280</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Grafik 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDDA7828-637A-423B-9AC8-CE348CD615B3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -832,57 +1343,57 @@
         <a:xfrm>
           <a:off x="45720" y="2628900"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Grafik 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5D86481-165D-4E17-B0D1-8F42F2700F4E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -893,57 +1404,57 @@
         <a:xfrm>
           <a:off x="38100" y="3009900"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Grafik 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{356BDAE0-49BD-4F86-A738-8896C86AB04F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -954,57 +1465,57 @@
         <a:xfrm>
           <a:off x="0" y="3718560"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>30480</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>335280</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Grafik 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81CFDF60-E18B-43A8-87F4-B0BEDC9EEBAA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1015,51 +1526,51 @@
         <a:xfrm>
           <a:off x="30480" y="4160520"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>30480</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Grafik 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{451B713E-F331-4920-882D-6037546ABC10}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -1071,57 +1582,57 @@
         <a:xfrm>
           <a:off x="30480" y="3390900"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Grafik 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF542C9A-DD52-4DE9-91C6-F5EA41ACD1C0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1132,57 +1643,57 @@
         <a:xfrm>
           <a:off x="38100" y="4541520"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Grafik 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE9667E5-26B6-482D-A19B-ACE038FFEC1D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1193,57 +1704,57 @@
         <a:xfrm>
           <a:off x="38100" y="4922520"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>335280</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Grafik 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E5E1B54-7A5E-451B-961D-8D25BE8889F8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1254,57 +1765,57 @@
         <a:xfrm>
           <a:off x="38100" y="5295900"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>350520</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Grafik 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B1D5471-F3B7-4DCD-9915-080231D06CA4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1315,57 +1826,57 @@
         <a:xfrm>
           <a:off x="38100" y="5692140"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Grafik 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBD5F988-9160-458F-A3F6-CDDDD5DFB062}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1376,57 +1887,57 @@
         <a:xfrm>
           <a:off x="0" y="6240780"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>327660</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Grafik 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE811BD3-6D9C-4D8B-9824-8021342A2106}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1437,57 +1948,57 @@
         <a:xfrm>
           <a:off x="0" y="6758940"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Grafik 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAC25565-5027-45A5-B06F-EEECAE450C9D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1498,57 +2009,57 @@
         <a:xfrm>
           <a:off x="0" y="7642860"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>53340</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>358140</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Grafik 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{621BE3ED-565C-4807-A2A3-90B82C8BE07C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1559,57 +2070,57 @@
         <a:xfrm>
           <a:off x="38100" y="8115300"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>53340</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>53340</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>358140</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>358140</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Grafik 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91D2D400-E228-498F-92E4-F22CA2B55DB9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1620,57 +2131,57 @@
         <a:xfrm>
           <a:off x="53340" y="8511540"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>365760</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Grafik 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83F30B06-08B2-48F5-BE1D-74B8454A761D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1681,58 +2192,58 @@
         <a:xfrm>
           <a:off x="38100" y="8961120"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>45720</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>350520</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>342900</xdr:rowOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Grafik 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{678B23C7-7E32-4F6F-93F4-29E06E491D88}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -1742,57 +2253,57 @@
         <a:xfrm>
           <a:off x="45720" y="9326880"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>45720</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>350520</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Grafik 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B18F4892-C769-4B58-AD9A-E01A14E5A34A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1803,95 +2314,95 @@
         <a:xfrm>
           <a:off x="45720" y="9745980"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2</xdr:colOff>
-      <xdr:row>2</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>374213</xdr:colOff>
-      <xdr:row>2</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>375240</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Grafik 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63B15763-F5F5-4C29-8E78-026B2CA09CA5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2" y="708660"/>
           <a:ext cx="374211" cy="360000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Grafik 46">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B69FED17-8384-432F-B7AF-0125B46776D3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -1903,51 +2414,51 @@
         <a:xfrm>
           <a:off x="0" y="7239000"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>30480</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>53340</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Grafik 47">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82880BBD-915F-4B96-9175-4C9DE483D7AA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -1959,51 +2470,51 @@
         <a:xfrm>
           <a:off x="30480" y="10233660"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>30480</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Grafik 48">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{552F627F-C5FA-48E1-AF0F-DA6B627E5B5A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -2015,51 +2526,51 @@
         <a:xfrm>
           <a:off x="30480" y="10622280"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>30480</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Grafik 49">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65DD4344-C554-46BE-9195-49FFED0FB1ED}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -2071,51 +2582,51 @@
         <a:xfrm>
           <a:off x="30480" y="11033760"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>30480</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Grafik 50">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82143272-E5E2-4BE0-96B9-9C12231ABA98}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -2127,51 +2638,51 @@
         <a:xfrm>
           <a:off x="30480" y="11437620"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>22860</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Grafik 51">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1BB71BC-5E19-4A14-AF07-BA129101D87A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -2183,51 +2694,51 @@
         <a:xfrm>
           <a:off x="22860" y="11811000"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Grafik 52">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AF36C5F-930D-47D6-A328-0925C33C1E02}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -2239,51 +2750,51 @@
         <a:xfrm>
           <a:off x="38100" y="12184380"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>30480</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Grafik 53">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A006BC27-D0E6-4ED8-A55B-0A2528A13F02}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -2295,51 +2806,51 @@
         <a:xfrm>
           <a:off x="30480" y="12595860"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>22860</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Grafik 54">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28B283E4-708E-4CE4-AEEE-57591E2BEB28}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -2351,51 +2862,51 @@
         <a:xfrm>
           <a:off x="22860" y="12969240"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Grafik 55">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0934C5EC-6565-46CC-ABFE-0E8BCC36D60A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -2407,51 +2918,51 @@
         <a:xfrm>
           <a:off x="7620" y="13350240"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>45720</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Grafik 56">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E20BA07-C8B2-4FE8-AF66-AED0261FED87}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -2463,57 +2974,57 @@
         <a:xfrm>
           <a:off x="45720" y="13738860"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>30480</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>358140</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>335280</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Grafik 37" descr="App icon">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{815B7B08-33A7-48D9-8DBF-3A0FAD626598}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2524,57 +3035,57 @@
         <a:xfrm>
           <a:off x="30480" y="2606040"/>
           <a:ext cx="327660" cy="327660"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>350520</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="Grafik 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1948A32-2F3C-48BF-9AAD-8536B85CBE0E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2584,214 +3095,528 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="38100" y="4549140"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>15240</xdr:rowOff>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>304800</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>320040</xdr:rowOff>
+      <xdr:colOff>334575</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>353625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Grafik 39">
+        <xdr:cNvPr id="41" name="Grafik 40" descr="CoSpaces Edu im App Store">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AFD1AFC-0EA4-4433-ADCB-6D39922C6377}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9DE7FA1-5953-4CE6-9ABE-33E090A2C125}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37" cstate="print">
-          <a:extLst>
-[...59 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="28575" y="2257425"/>
           <a:ext cx="306000" cy="306000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="304800" cy="304800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Grafik 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE32EBB1-FE25-49AD-94C0-0F39DAAD7866}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="5996940"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="304800" cy="304800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Grafik 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7746D327-763D-4A8A-B333-8505789F878C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="5996940"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="304800" cy="304800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Grafik 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D16E9A7-35FC-4457-9849-6BE78CD2E456}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="5996940"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+</file>
+
+<file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+</file>
+
+<file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
+<rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
+  <global>
+    <keyFlags>
+      <key name="_Self">
+        <flag name="ExcludeFromFile" value="1"/>
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_DisplayString">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Flags">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Format">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_SubLabel">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Attribution">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Icon">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Display">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_CanonicalPropertyNames">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_ClassificationId">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+    </keyFlags>
+  </global>
+</rvTypesInfo>
+</file>
+
+<file path=xl/richData/rdrichvalue.xml><?xml version="1.0" encoding="utf-8"?>
+<rvData xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="28">
+  <rv s="0">
+    <v>0</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>1</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>2</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>3</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>4</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>5</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>6</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>7</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>8</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>9</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>10</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>11</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>12</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>13</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>14</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>15</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>16</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>17</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>18</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>19</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>20</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>21</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>22</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>23</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>24</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>25</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>26</v>
+    <v>5</v>
+  </rv>
+  <rv s="0">
+    <v>27</v>
+    <v>5</v>
+  </rv>
+</rvData>
+</file>
+
+<file path=xl/richData/rdrichvaluestructure.xml><?xml version="1.0" encoding="utf-8"?>
+<rvStructures xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
+  <s t="_localImage">
+    <k n="_rvRel:LocalImageIdentifier" t="i"/>
+    <k n="CalcOrigin" t="i"/>
+  </s>
+</rvStructures>
+</file>
+
+<file path=xl/richData/richValueRel.xml><?xml version="1.0" encoding="utf-8"?>
+<richValueRels xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/richvaluerel" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <rel r:id="rId1"/>
+  <rel r:id="rId2"/>
+  <rel r:id="rId3"/>
+  <rel r:id="rId4"/>
+  <rel r:id="rId5"/>
+  <rel r:id="rId6"/>
+  <rel r:id="rId7"/>
+  <rel r:id="rId8"/>
+  <rel r:id="rId9"/>
+  <rel r:id="rId10"/>
+  <rel r:id="rId11"/>
+  <rel r:id="rId12"/>
+  <rel r:id="rId13"/>
+  <rel r:id="rId14"/>
+  <rel r:id="rId15"/>
+  <rel r:id="rId16"/>
+  <rel r:id="rId17"/>
+  <rel r:id="rId18"/>
+  <rel r:id="rId19"/>
+  <rel r:id="rId20"/>
+  <rel r:id="rId21"/>
+  <rel r:id="rId22"/>
+  <rel r:id="rId23"/>
+  <rel r:id="rId24"/>
+  <rel r:id="rId25"/>
+  <rel r:id="rId26"/>
+  <rel r:id="rId27"/>
+  <rel r:id="rId28"/>
+</richValueRels>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2853,51 +3678,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2995,479 +3820,770 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geogebra.org/classic" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.duckduckmoose.com/educational-iphone-itouch-apps-for-kids/chatterpix/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geogebra.org/classic" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80D38664-F583-4AB3-BE11-2421BE71EE40}">
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:H65"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="11.5703125" style="1"/>
+    <col min="1" max="1" width="11.5546875" style="9" customWidth="1"/>
+    <col min="2" max="2" width="40.44140625" customWidth="1"/>
+    <col min="3" max="3" width="255.77734375" style="9" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="28.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="8" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:8" s="5" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F1" s="6"/>
+      <c r="G1" s="7"/>
+    </row>
+    <row r="2" spans="1:8" ht="24.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="8" t="e" vm="1">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B2" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C2" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="F2" s="1"/>
+      <c r="G2" s="2"/>
+    </row>
+    <row r="3" spans="1:8" ht="24.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="8" t="e" vm="2">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B3" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="C3" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="F3" s="1"/>
+      <c r="G3" s="2"/>
+    </row>
+    <row r="4" spans="1:8" ht="17.399999999999999" x14ac:dyDescent="0.35">
+      <c r="A4" s="8" t="e" vm="3">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B4" s="23" t="s">
+        <v>119</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="F4" s="1"/>
+      <c r="G4" s="2"/>
+    </row>
+    <row r="5" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="10"/>
+      <c r="B5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5" s="1"/>
+      <c r="G5" s="3"/>
+    </row>
+    <row r="6" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="11"/>
+      <c r="B6" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="1"/>
+      <c r="G6" s="3"/>
+    </row>
+    <row r="7" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="11" t="e" vm="4">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="C7" s="28" t="s">
+        <v>126</v>
+      </c>
+      <c r="F7" s="1"/>
+      <c r="G7" s="3"/>
+    </row>
+    <row r="8" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="11" t="e" vm="5">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B8" s="23" t="s">
         <v>77</v>
       </c>
-      <c r="B1" s="11"/>
-      <c r="C1" s="11" t="s">
+      <c r="C8" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="F8" s="1"/>
+      <c r="G8" s="3"/>
+    </row>
+    <row r="9" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="10"/>
+      <c r="B9" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" s="1"/>
+      <c r="G9" s="3"/>
+    </row>
+    <row r="10" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="10"/>
+      <c r="B10" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="F10" s="4"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="2"/>
+    </row>
+    <row r="11" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="10"/>
+      <c r="B11" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="F1" s="9"/>
-[...7 lines deleted...]
-      <c r="C2" s="14" t="s">
+      <c r="F11" s="1"/>
+      <c r="G11" s="3"/>
+    </row>
+    <row r="12" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="10" t="e" vm="6">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="F12" s="1"/>
+      <c r="G12" s="3"/>
+    </row>
+    <row r="13" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="10"/>
+      <c r="B13" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="F13" s="1"/>
+      <c r="G13" s="3"/>
+    </row>
+    <row r="14" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="10"/>
+      <c r="B14" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" s="1"/>
+      <c r="G14" s="3"/>
+    </row>
+    <row r="15" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F15" s="1"/>
+      <c r="G15" s="3"/>
+    </row>
+    <row r="16" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="10"/>
+      <c r="B16" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="F2" s="2"/>
-[...29 lines deleted...]
-      <c r="C5" s="19" t="s">
+      <c r="F16" s="1"/>
+      <c r="G16" s="3"/>
+    </row>
+    <row r="17" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="10" t="e" vm="7">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="F17" s="1"/>
+      <c r="G17" s="3"/>
+    </row>
+    <row r="18" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="10"/>
+      <c r="B18" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" s="4"/>
+      <c r="G18" s="3"/>
+    </row>
+    <row r="19" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="10"/>
+      <c r="B19" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F19" s="1"/>
+      <c r="G19" s="3"/>
+    </row>
+    <row r="20" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="10"/>
+      <c r="B20" s="23" t="s">
+        <v>86</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="F20" s="4"/>
+      <c r="G20" s="3"/>
+    </row>
+    <row r="21" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="10"/>
+      <c r="B21" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="F21" s="4"/>
+      <c r="G21" s="3"/>
+    </row>
+    <row r="22" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="3" t="e" vm="8">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B22" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="F22" s="4"/>
+      <c r="G22" s="3"/>
+    </row>
+    <row r="23" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="3" t="e" vm="9">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B23" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="F23" s="4"/>
+      <c r="G23" s="3"/>
+    </row>
+    <row r="24" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="9" t="e" vm="10">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B24" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C24" s="18" t="s">
+        <v>92</v>
+      </c>
+      <c r="F24" s="4"/>
+      <c r="G24" s="3"/>
+    </row>
+    <row r="25" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="10"/>
+      <c r="B25" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="10"/>
+      <c r="B26" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="F5" s="5"/>
-[...8 lines deleted...]
-      <c r="C6" s="18" t="s">
+    </row>
+    <row r="27" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="9" t="e" vm="11">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B27" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="10"/>
+      <c r="B28" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="10"/>
+      <c r="B29" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="10"/>
+      <c r="B30" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="10" t="e" vm="12">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B31" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="F6" s="2"/>
-[...27 lines deleted...]
-      <c r="B9" s="13" t="s">
+      <c r="C31" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="10" t="e" vm="13">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B32" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="19" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="10" t="e" vm="14">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B33" t="s">
+        <v>93</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="10" t="e" vm="15">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B34" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="10" t="e" vm="16">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="10" t="e" vm="17">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="10"/>
+      <c r="B37" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="10"/>
+      <c r="B38" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="10"/>
+      <c r="B39" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="10"/>
+      <c r="B40" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="10"/>
+      <c r="B41" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="10"/>
+      <c r="B42" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="10"/>
+      <c r="B43" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="10"/>
+      <c r="B44" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="10" t="e" vm="18">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B45" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="10"/>
+      <c r="B46" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="10"/>
+      <c r="B47" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="10"/>
+      <c r="B48" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="10"/>
+      <c r="B49" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="10" t="e" vm="19">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="10"/>
+      <c r="B51" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="10" t="e" vm="20">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C52" s="9" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="10" t="e" vm="21">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="10"/>
+      <c r="B54" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="9" t="e" vm="22">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="C55" s="28" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="10" t="e" vm="23">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B56" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="C56" s="28" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="10" t="e" vm="24">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B57" s="23" t="s">
         <v>72</v>
       </c>
-      <c r="C9" s="25" t="s">
-[...56 lines deleted...]
-      <c r="C14" s="25" t="s">
+      <c r="C57" s="20" t="s">
         <v>73</v>
       </c>
-      <c r="F14" s="5"/>
-[...170 lines deleted...]
-      <c r="C33" s="18" t="s">
+    </row>
+    <row r="58" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="10"/>
+      <c r="B58" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C58" s="12" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="34" spans="1:3" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C34" s="18" t="s">
+    <row r="59" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="10"/>
+      <c r="B59" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C59" s="12" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="35" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C35" s="18" t="s">
+    <row r="60" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="10"/>
+      <c r="B60" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C60" s="12" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="36" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C36" s="18" t="s">
+    <row r="61" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="10" t="e" vm="25">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B61" s="23" t="s">
+        <v>109</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A62" s="10" t="e" vm="26">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B62" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C62" s="21" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="10" t="e" vm="27">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B63" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="C63" s="9" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="10"/>
+      <c r="B64" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C64" s="12" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="37" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-        <v>75</v>
+    <row r="65" spans="1:3" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="9" t="e" vm="28">
+        <v>#VALUE!</v>
+      </c>
+      <c r="B65" s="27" t="s">
+        <v>117</v>
+      </c>
+      <c r="C65" s="9" t="s">
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="C5" r:id="rId1" xr:uid="{25D0EE9A-3AE6-49E6-B78D-B73B0506CC3B}"/>
-    <hyperlink ref="C13" r:id="rId2" xr:uid="{51531814-53CF-499F-AD90-231EB8B05D3D}"/>
+    <hyperlink ref="C21" r:id="rId1" xr:uid="{F7015E5B-DBF9-4672-BBF5-65063C237FD6}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId3"/>
-  <drawing r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
+  <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tabelle1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>